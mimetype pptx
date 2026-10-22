--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2b1e5d66279a498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab526a6fdeed4a47" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re081a1d46cc94575"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R67bd53d8ca76467c"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R796f44f26ef04e3a"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R765af64d231f450d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R173ce7651ad8449b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R57006d7f29aa4be5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R18d74ec6ef634fae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcc2911c8cbad4dec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9cc40ffed3b0490f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbed6b7cc5b7e4360"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Refbca97a25894041"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re081a1d46cc94575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R796f44f26ef04e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc8421bc1b63147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re53b39a89a08402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raeac41a6ab714fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b51236adf7f49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb6e7ce00e9234034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R765af64d231f450d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R939d283e448d474c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67bd53d8ca76467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R173ce7651ad8449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R57006d7f29aa4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R18d74ec6ef634fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcc2911c8cbad4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9cc40ffed3b0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbed6b7cc5b7e4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Refbca97a25894041" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R50e0aa1b9cdf4cf3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbb51a2ed07f4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf21cb7fcea8d4046" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f9ada4644ea4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5bb9140b2a534368" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfbb51a2ed07f4227"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f9ada4644ea4ae5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R03b5f956a75d43ee" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R998e3a27a39a4f37" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd592726a6c114152" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7276523d1fbf42ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radd7db7ee5334296" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf74856624ee54aba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcc90debfd87345b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R79af92bc461446e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R636d5c64407b4e59" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>