--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab526a6fdeed4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R87b00baa01674d26" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R67bd53d8ca76467c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01e2972d9d38488f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R173ce7651ad8449b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Refbca97a25894041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4c38ff78d8e64c56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7e87612ac0024295"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re35ab59e51dc4f1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb60a3f80e2d64ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5a5e3135f58a4cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1ac028d9ec004cf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc524dc73d8f843b0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67bd53d8ca76467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R173ce7651ad8449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R57006d7f29aa4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R18d74ec6ef634fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcc2911c8cbad4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9cc40ffed3b0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbed6b7cc5b7e4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Refbca97a25894041" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R50e0aa1b9cdf4cf3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01e2972d9d38488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c38ff78d8e64c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7e87612ac0024295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re35ab59e51dc4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb60a3f80e2d64ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5a5e3135f58a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1ac028d9ec004cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc524dc73d8f843b0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4e0b0ee002d4448" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f9ada4644ea4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5bb9140b2a534368" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd75d2a000dea4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8ca38752f30e4479" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f9ada4644ea4ae5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd75d2a000dea4f02"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd592726a6c114152" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R636d5c64407b4e59" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcceebd97eae04944" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R82e7e6cffbb74fd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c6984d610944585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6af912c31bde49da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R613e7f0576e04c58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b9b1528480c4b1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72b060dc988c42a5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>